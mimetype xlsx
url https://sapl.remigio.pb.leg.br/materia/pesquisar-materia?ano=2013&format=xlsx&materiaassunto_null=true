--- v0 (2026-02-08)
+++ v1 (2026-06-15)
@@ -54,698 +54,698 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Vitorinha</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>REIVINDICAR PLANOS DE CARGOS E SALÁRIOS DA SAÚDE.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE CALÇAMENTO EM RUA DA CIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Nando de Lagoa do Mato, Edinho do Bode</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA AMBULÂNCIA.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAPRESENTAÇÃO DE REQUERIMENTO.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAPRESENTAÇÃO DE REQUERIMENTO.                                             _x000D_
                       </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Kiko</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>CALÇAMENTO DE RUA E DE REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DA RUA LUIZ COELHO.                                             _x000D_
                      </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DE ESGOTO DA LAGOA PARQUE.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA SEDE FIXA PARA O PSF DA BAIXA VERDE.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DA ESCOLA SOUTO MAIA.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REABERTURA DO POSTO DOS CORREIOS EM LAGOA DO MATO.                                             _x000D_
    </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAPRESENTAÇÃO DE REQUERIMENTO.                                            _x000D_
                        </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TERMINAR O ESGOTAMENTO DA RUA BELA VISTA.                                             _x000D_
             </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O ESGOTAMENTO DA RUA BR 104.                                             _x000D_
                          </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CADASTRAMENTO DE TODOS OS TERRENOS DA PREFEITURA.                                             _x000D_
     </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>UMA IMPLANTAÇÃO DE UMA UNIDADE ANCORA NA COMUNIDADE DE QUEIMADAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO E DENOMINAÇÃO DE PRAÇA EM HOMENAGEM AO EX-PREFEITO CELSO CARNEIRO LEAL.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DOAÇÃO DE CONTRIBUIÇÃO A ASSOCIAÇÕES COMUNITÁRIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA QUADRA DO COLÉGIO DE LAGOA DO MATO.                                             _x000D_
        </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REFORMA DA CRECHE DE LAGOA DO MATO.                                             _x000D_
                   </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE OS MEDICAMENTOS SEJAM ENCAMINHADOS PARA LAGOA DO MATO.                                   </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CÂMERAS FILMADORAS EM TODAS AS SAÍDAS DO MUNICÍPIO DE REMÍGIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Napolião Fernandes</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTEIRAS ESCOLARES PARA ATENDER AS DEMANDAS DOS ALUNOS DO PETI.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ÁREA COBERTA PARA REALIZAÇÃO DE EVENTOS PÚBLICOS NA LAGOA PARQUE SENHOR DOS PASSOS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA (RECONSTRUÇÃO) DA &amp;#8220;PRAÇA&amp;#8221; DA RUA BENEVENUTO TEODORO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TERRENO PARA CONSTRUIR UMA SEDE PARA O GRUPO ALCOÓLICO ANÔNIMOS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CICLOVIA (PISTA PARA CIRCULAÇÃO DE BICICLETAS) EM TORNO DA LAGOA PARQUE SENHOR DOS</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM CAMPO DE FUTEBOL NO TERRENO DA PREFEITURA NA LOCALIDADE SITIO JACARÉ.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO DA QUADRA ANTÔNIO CARNEIRO.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAVIMENTAÇÃO DA RUA BR 104.                                             _x000D_
                           </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IMPLANTAÇÃO DE UMA PRAÇA, NA RUA BR 104.                                             _x000D_
              </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">A CONCLUSÃO DO ESGOTAMENTO DA RUA BELA VISTA BAIRRO LAGOA DO MATO.                                  </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR VIGILANTES PARA ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ANTIGA PRAÇA REMÍGIO DOS REIS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE ABRIGO DE PASSAGEIROS NA COMUNIDADE CORREDOR, QUE FICA LOCALIZADA NA MARGEM</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CARRO EQUIPADO PARA APOIAR AS UNIDADES DOS PSF&amp;#180;S DAS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEDE PARA ASSOCIAÇÃO DE ARTISTAS POPULARES DE REMÍGIO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONTRATADO UM PROFISSIONAL PARA REALIZAR O TRATAMENTO DE ACUPUNTURA NO MUNICÍPIO DE REMÍGIO.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA IMPLANTADA A INSALUBRIDADE DOS PROFISSIONAIS DA SAÚDE.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE TERRENO PARA CONSTRUÇÃO DE UMA SEDE FIXA PARA ESTA CÂMARA.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CENTRO CULTURAL MULTIDISCIPLINAR, NO BAIRRO BAIXA VERDE.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Adinael</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UMA SEDE FIXA DE AGENTE JOVEM NO BAIRRO DE LAGOA DO MATO.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA MARIA ALVES DE ANDRADE.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DE UMA LÂMPADA NO SÍTIO BROCAS.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIÇÃO GRATUITA DE FRAUDAS DESCARTÁVEIS PARA IDOSOS ENFERMOS E DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA DE VARIAS MODALIDADES AO AR LIVRE, NA RUA MANOEL MONTEIRO, ANTIGA BR 104.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA EXCLUSIVA PARA IDOSOS.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA RUA MONTE SANTO.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO E ESGOTAMENTO NO CONJUNTO VÓ REGINA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>ELABORAÇÃO DE UM PROJETO DE LEI DO EXECUTIVO QUE VERSE SOBRE A PERMUTA DE TERRENO NO BAIRRO DE LAGOA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1052,68 +1052,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.remigio.pb.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="90.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="89.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="117.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>